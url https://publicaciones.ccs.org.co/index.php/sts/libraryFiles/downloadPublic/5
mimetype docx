--- v0 (2026-04-08)
+++ v1 (2026-05-24)
@@ -1,44 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4DDD0420" w14:textId="77777777" w:rsidR="007F423C" w:rsidRPr="007922E5" w:rsidRDefault="007F423C" w:rsidP="007F423C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -148,396 +153,351 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8359" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="7513"/>
       </w:tblGrid>
       <w:tr w:rsidR="004F1D34" w:rsidRPr="00390192" w14:paraId="557851A5" w14:textId="77777777" w:rsidTr="00624FC5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="072299F0" w14:textId="74D2369A" w:rsidR="004F1D34" w:rsidRPr="00390192" w:rsidRDefault="004F1D34" w:rsidP="00624FC5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Fecha de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>envío</w:t>
             </w:r>
             <w:r w:rsidRPr="00390192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> del manuscrito (</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">):  </w:t>
+              <w:t xml:space="preserve"> del manuscrito (dd/mm/aa):  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F1D34" w:rsidRPr="00390192" w14:paraId="6C18511B" w14:textId="77777777" w:rsidTr="00624FC5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03E10F65" w14:textId="77777777" w:rsidR="004F1D34" w:rsidRPr="00390192" w:rsidRDefault="004F1D34" w:rsidP="00624FC5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Título del manuscrito evaluado:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F1D34" w:rsidRPr="00390192" w14:paraId="1BDA7703" w14:textId="77777777" w:rsidTr="00624FC5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BEC7A95" w14:textId="77777777" w:rsidR="004F1D34" w:rsidRPr="00390192" w:rsidRDefault="004F1D34" w:rsidP="00624FC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tipo de manuscrito sometido:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A27970C" w14:textId="77777777" w:rsidR="004F1D34" w:rsidRPr="00390192" w:rsidRDefault="004F1D34" w:rsidP="00624FC5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(Marque con una X en la casilla correspondiente)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F1D34" w:rsidRPr="00390192" w14:paraId="36DFFE05" w14:textId="77777777" w:rsidTr="00624FC5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="271464CA" w14:textId="77777777" w:rsidR="004F1D34" w:rsidRPr="00390192" w:rsidRDefault="004F1D34" w:rsidP="00624FC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="546B63C9" w14:textId="77777777" w:rsidR="004F1D34" w:rsidRPr="00390192" w:rsidRDefault="004F1D34" w:rsidP="00624FC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Editorial </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(E)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F1D34" w:rsidRPr="00390192" w14:paraId="4D9C0138" w14:textId="77777777" w:rsidTr="00624FC5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A20E427" w14:textId="77777777" w:rsidR="004F1D34" w:rsidRPr="00390192" w:rsidRDefault="004F1D34" w:rsidP="00624FC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6ADD79F1" w14:textId="77777777" w:rsidR="004F1D34" w:rsidRPr="00390192" w:rsidRDefault="004F1D34" w:rsidP="00624FC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Artículos de investigación científica y/o desarrollo tecnológico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (AO)</w:t>
             </w:r>
             <w:r w:rsidRPr="00390192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F1D34" w:rsidRPr="00390192" w14:paraId="34787BD0" w14:textId="77777777" w:rsidTr="00624FC5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74E7A61F" w14:textId="77777777" w:rsidR="004F1D34" w:rsidRPr="00390192" w:rsidRDefault="004F1D34" w:rsidP="00624FC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75DCD8DD" w14:textId="77777777" w:rsidR="004F1D34" w:rsidRPr="00390192" w:rsidRDefault="004F1D34" w:rsidP="00624FC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Artículos de revisión producto de una investigación (sistemática, metaanálisis, integrativa, narrativa)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (RL)</w:t>
             </w:r>
             <w:r w:rsidRPr="00390192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F1D34" w:rsidRPr="00390192" w14:paraId="4F47B5BF" w14:textId="77777777" w:rsidTr="00624FC5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D32B933" w14:textId="77777777" w:rsidR="004F1D34" w:rsidRPr="00390192" w:rsidRDefault="004F1D34" w:rsidP="00624FC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DF79CCF" w14:textId="77777777" w:rsidR="004F1D34" w:rsidRPr="00390192" w:rsidRDefault="004F1D34" w:rsidP="00624FC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Documentos de reflexión no derivados de investigación</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (AR)</w:t>
             </w:r>
             <w:r w:rsidRPr="00390192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F1D34" w:rsidRPr="00390192" w14:paraId="1EA1C044" w14:textId="77777777" w:rsidTr="00624FC5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D1446AB" w14:textId="77777777" w:rsidR="004F1D34" w:rsidRPr="00390192" w:rsidRDefault="004F1D34" w:rsidP="00624FC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DE7BF46" w14:textId="77777777" w:rsidR="004F1D34" w:rsidRPr="00390192" w:rsidRDefault="004F1D34" w:rsidP="00624FC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Reportes de caso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (RC)</w:t>
             </w:r>
             <w:r w:rsidRPr="00390192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -719,305 +679,259 @@
       </w:tr>
       <w:tr w:rsidR="00D4069F" w:rsidRPr="007922E5" w14:paraId="73549820" w14:textId="77777777" w:rsidTr="00EB24E9">
         <w:trPr>
           <w:trHeight w:val="383"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18F8DA1A" w14:textId="16DE25D2" w:rsidR="00D4069F" w:rsidRPr="007922E5" w:rsidRDefault="00D4069F" w:rsidP="004A20B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="bookmark=id.30j0zll" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkStart w:id="1" w:name="bookmark=id.1fob9te" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkStart w:id="2" w:name="bookmark=id.3znysh7" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007922E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>N°</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> documento. identidad</w:t>
+              <w:t>N° documento. identidad</w:t>
             </w:r>
             <w:r w:rsidRPr="007922E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="548AFE8F" w14:textId="77777777" w:rsidR="00D4069F" w:rsidRPr="007922E5" w:rsidRDefault="00D4069F" w:rsidP="004A20B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4069F" w:rsidRPr="007922E5" w14:paraId="69F655A3" w14:textId="77777777" w:rsidTr="00EB24E9">
         <w:trPr>
           <w:trHeight w:val="383"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="581EB429" w14:textId="796F536D" w:rsidR="00D4069F" w:rsidRPr="007922E5" w:rsidRDefault="00D4069F" w:rsidP="004A20B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007922E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CvLAC</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001D1C45" w:rsidRPr="007922E5">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaalpie"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CF26415" w14:textId="0F598C7D" w:rsidR="00D4069F" w:rsidRPr="007922E5" w:rsidRDefault="00D4069F" w:rsidP="004A20B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4069F" w:rsidRPr="007922E5" w14:paraId="448CC639" w14:textId="77777777" w:rsidTr="00EB24E9">
         <w:trPr>
           <w:trHeight w:val="383"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22A5A60C" w14:textId="0EC33CA5" w:rsidR="00D4069F" w:rsidRPr="007922E5" w:rsidRDefault="00D4069F" w:rsidP="004A20B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007922E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Orcid</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007922E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r w:rsidRPr="007922E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D1688D9" w14:textId="77777777" w:rsidR="00D4069F" w:rsidRPr="007922E5" w:rsidRDefault="00D4069F" w:rsidP="004A20B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4069F" w:rsidRPr="007922E5" w14:paraId="5C542A97" w14:textId="77777777" w:rsidTr="00EB24E9">
+      <w:tr w:rsidR="00D4069F" w:rsidRPr="00654B85" w14:paraId="5C542A97" w14:textId="77777777" w:rsidTr="00EB24E9">
         <w:trPr>
           <w:trHeight w:val="383"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19B70394" w14:textId="12C6FCF4" w:rsidR="00D4069F" w:rsidRPr="007922E5" w:rsidRDefault="00EE28C9" w:rsidP="004A20B5">
+          <w:p w14:paraId="19B70394" w14:textId="12C6FCF4" w:rsidR="00D4069F" w:rsidRPr="00240984" w:rsidRDefault="00EE28C9" w:rsidP="004A20B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00240984">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> (H5)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Link Perfil Google Scholar (H5)</w:t>
             </w:r>
             <w:r w:rsidR="00D4069F" w:rsidRPr="007922E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
-            <w:r w:rsidR="00D4069F" w:rsidRPr="007922E5">
+            <w:r w:rsidR="00D4069F" w:rsidRPr="00240984">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="736DF4C5" w14:textId="77777777" w:rsidR="00D4069F" w:rsidRPr="007922E5" w:rsidRDefault="00D4069F" w:rsidP="004A20B5">
+          <w:p w14:paraId="736DF4C5" w14:textId="77777777" w:rsidR="00D4069F" w:rsidRPr="00240984" w:rsidRDefault="00D4069F" w:rsidP="004A20B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000859C8" w:rsidRPr="007922E5" w14:paraId="79F76A37" w14:textId="77777777" w:rsidTr="00EB24E9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F5CFE36" w14:textId="77777777" w:rsidR="000859C8" w:rsidRPr="007922E5" w:rsidRDefault="000859C8" w:rsidP="004A20B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007922E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1573,51 +1487,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="12D45F37" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:58.15pt;margin-top:3.7pt;width:12pt;height:9.85pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQDB&#10;BYUG3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqJ1SJRDiVBWCFagV&#10;hQVLNx6SCD8i203Sv2e6Ksuje3XnTLWerWEjhth7JyFbCGDoGq9710r4+ny9ewAWk3JaGe9Qwgkj&#10;rOvrq0qV2k/uA8d9ahmNuFgqCV1KQ8l5bDq0Ki78gI6yHx+sSoSh5Tqoicat4Ushcm5V7+hCpwZ8&#10;7rD53R+tBL/rT2YTHrfjOxbfb7skpjl/kfL2Zt48AUs4p0sZzvqkDjU5HfzR6cgMcZbfU1VCsQJ2&#10;zleC+CBhWWTA64r/f6D+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD15W8xEAgAA4wQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMEFhQbcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="4D29AB61" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:58.15pt;margin-top:3.7pt;width:12pt;height:9.85pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQDB&#10;BYUG3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqJ1SJRDiVBWCFagV&#10;hQVLNx6SCD8i203Sv2e6Ksuje3XnTLWerWEjhth7JyFbCGDoGq9710r4+ny9ewAWk3JaGe9Qwgkj&#10;rOvrq0qV2k/uA8d9ahmNuFgqCV1KQ8l5bDq0Ki78gI6yHx+sSoSh5Tqoicat4Ushcm5V7+hCpwZ8&#10;7rD53R+tBL/rT2YTHrfjOxbfb7skpjl/kfL2Zt48AUs4p0sZzvqkDjU5HfzR6cgMcZbfU1VCsQJ2&#10;zleC+CBhWWTA64r/f6D+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD15W8xEAgAA4wQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMEFhQbcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007F423C" w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Si</w:t>
       </w:r>
       <w:r w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F423C" w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1686,51 +1600,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="55FB37E0" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:58.15pt;margin-top:2.85pt;width:12pt;height:9.85pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQB2&#10;rbBM3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN3SphDiVBWCE4iK&#10;woGjGy9JhL2OYjdJ/57tCY5PM5p9W2wm78SAfWwDaZjPFAikKtiWag2fH883dyBiMmSNC4QaThhh&#10;U15eFCa3YaR3HPapFjxCMTcampS6XMpYNehNnIUOibPv0HuTGPta2t6MPO6dXCiVSW9a4guN6fCx&#10;wepnf/Qawq49uW1//za84vrrZZfUOGVPWl9fTdsHEAmn9FeGsz6rQ8lOh3AkG4Vjnme3XNWwWoM4&#10;50vFfNCwWC1BloX8/0D5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD15W8xEAgAA4wQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHatsEzcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="264A4594" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:58.15pt;margin-top:2.85pt;width:12pt;height:9.85pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQB2&#10;rbBM3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN3SphDiVBWCE4iK&#10;woGjGy9JhL2OYjdJ/57tCY5PM5p9W2wm78SAfWwDaZjPFAikKtiWag2fH883dyBiMmSNC4QaThhh&#10;U15eFCa3YaR3HPapFjxCMTcampS6XMpYNehNnIUOibPv0HuTGPta2t6MPO6dXCiVSW9a4guN6fCx&#10;wepnf/Qawq49uW1//za84vrrZZfUOGVPWl9fTdsHEAmn9FeGsz6rQ8lOh3AkG4Vjnme3XNWwWoM4&#10;50vFfNCwWC1BloX8/0D5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD15W8xEAgAA4wQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHatsEzcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007F423C" w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38963212" w14:textId="77777777" w:rsidR="007F423C" w:rsidRPr="007922E5" w:rsidRDefault="007F423C" w:rsidP="007F423C">
       <w:pPr>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="center"/>
@@ -1995,69 +1909,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0338B9AC" w14:textId="77777777" w:rsidR="007F423C" w:rsidRPr="007922E5" w:rsidRDefault="007F423C" w:rsidP="007F423C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0806CBD4" w14:textId="4BC20674" w:rsidR="00933075" w:rsidRPr="007922E5" w:rsidRDefault="00D778E6" w:rsidP="007F423C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> se mencionan los </w:t>
+        <w:t xml:space="preserve">A continuación se mencionan los </w:t>
       </w:r>
       <w:r w:rsidR="007748F4" w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aspectos y </w:t>
       </w:r>
       <w:r w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00B674BD" w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>riterios a evaluar del manuscrito</w:t>
       </w:r>
@@ -2508,109 +2404,112 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6054DF55" w14:textId="77777777" w:rsidR="006D0E8A" w:rsidRPr="007922E5" w:rsidRDefault="006D0E8A" w:rsidP="007F423C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48406C79" w14:textId="77777777" w:rsidR="006D0E8A" w:rsidRPr="007922E5" w:rsidRDefault="006D0E8A" w:rsidP="007F423C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="006D0E8A" w:rsidRPr="007922E5">
-          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1985" w:right="1701" w:bottom="1985" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BCAC52E" w14:textId="77777777" w:rsidR="006D0E8A" w:rsidRPr="007922E5" w:rsidRDefault="006D0E8A" w:rsidP="007F423C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="14175" w:type="dxa"/>
         <w:tblInd w:w="-1139" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="5794"/>
         <w:gridCol w:w="363"/>
         <w:gridCol w:w="460"/>
         <w:gridCol w:w="522"/>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="4801"/>
       </w:tblGrid>
       <w:tr w:rsidR="007922E5" w:rsidRPr="007922E5" w14:paraId="2F4D4DD1" w14:textId="641C6540" w:rsidTr="007922E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7495" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="11F39E5A" w14:textId="17B85D20" w:rsidR="007922E5" w:rsidRPr="007922E5" w:rsidRDefault="007922E5" w:rsidP="00562229">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007922E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ASPECTO A EVALUAR</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0CEACE34" w14:textId="1130A341" w:rsidR="007922E5" w:rsidRPr="007922E5" w:rsidRDefault="007922E5" w:rsidP="00562229">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007922E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>CRITERIO</w:t>
             </w:r>
           </w:p>
@@ -2990,79 +2889,51 @@
           </w:tcPr>
           <w:p w14:paraId="5B90C9A8" w14:textId="1DC5CBD7" w:rsidR="00143E03" w:rsidRPr="007922E5" w:rsidRDefault="00143E03" w:rsidP="002574A6">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71AE74E0" w14:textId="3B52DDEA" w:rsidR="00143E03" w:rsidRPr="007922E5" w:rsidRDefault="00143E03" w:rsidP="005423F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007922E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Las palabras claves coinciden con el tema tratado. La selección se realizó con base en los </w:t>
-[...27 lines deleted...]
-              <w:t>, UNESCO.</w:t>
+              <w:t>Las palabras claves coinciden con el tema tratado. La selección se realizó con base en los DeCS, MeSH, UNESCO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C950919" w14:textId="397FAA21" w:rsidR="00143E03" w:rsidRPr="007922E5" w:rsidRDefault="00143E03" w:rsidP="005423F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="460" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C8AE078" w14:textId="77777777" w:rsidR="00143E03" w:rsidRPr="007922E5" w:rsidRDefault="00143E03" w:rsidP="005423F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -5348,51 +5219,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6E56B528" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.85pt;margin-top:3.7pt;width:12pt;height:9.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQBt&#10;FiHZ3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMWaghxqgrBCdSK&#10;woGjGy9JhL2OYjdJ/57tCY5PM5p9W6wn78SAfWwDaZjPMhBIVbAt1Ro+P15u7kHEZMgaFwg1nDDC&#10;ury8KExuw0jvOOxTLXiEYm40NCl1uZSxatCbOAsdEmffofcmMfa1tL0Zedw7uciylfSmJb7QmA6f&#10;Gqx+9kevIezak9v0D9vhDdXX6y5l47R61vr6ato8gkg4pb8ynPVZHUp2OoQj2Sgc83KpuKpB3YI4&#10;53eK+aBhoeYgy0L+f6D8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD15W8xEAgAA4wQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG0WIdncAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="15DF561C" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.85pt;margin-top:3.7pt;width:12pt;height:9.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQBt&#10;FiHZ3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMWaghxqgrBCdSK&#10;woGjGy9JhL2OYjdJ/57tCY5PM5p9W6wn78SAfWwDaZjPMhBIVbAt1Ro+P15u7kHEZMgaFwg1nDDC&#10;ury8KExuw0jvOOxTLXiEYm40NCl1uZSxatCbOAsdEmffofcmMfa1tL0Zedw7uciylfSmJb7QmA6f&#10;Gqx+9kevIezak9v0D9vhDdXX6y5l47R61vr6ato8gkg4pb8ynPVZHUp2OoQj2Sgc83KpuKpB3YI4&#10;53eK+aBhoeYgy0L+f6D8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD15W8xEAgAA4wQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG0WIdncAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FB2E5D" w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Si </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1231118D" w14:textId="42C84061" w:rsidR="00FB2E5D" w:rsidRPr="007922E5" w:rsidRDefault="00303F7D" w:rsidP="00FB2E5D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5445,51 +5316,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="161FD6FA" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.85pt;margin-top:2.85pt;width:12pt;height:9.85pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQDa&#10;vhST3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMpG11GaThOCE2gT&#10;g8OOWWvaisSpkqzt/j3eCU7203t6/lysJ2vEgD50jhTczxIQSJWrO2oUfH2+3q1AhKip1sYRKjhj&#10;gHV5fVXovHYjfeCwj43gEgq5VtDG2OdShqpFq8PM9UjsfTtvdWTpG1l7PXK5NXKeJEtpdUd8odU9&#10;PrdY/exPVoHbdWez8Y/b4R2zw9suJuO0fFHq9mbaPIGIOMW/MFzwGR1KZjq6E9VBGNaLRcZRBSmP&#10;i59mvBwVzNMHkGUh/z9Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA9eVvMRAIAAOME&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDavhST3QAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAJ4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="68E61D76" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.85pt;margin-top:2.85pt;width:12pt;height:9.85pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQDa&#10;vhST3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMpG11GaThOCE2gT&#10;g8OOWWvaisSpkqzt/j3eCU7203t6/lysJ2vEgD50jhTczxIQSJWrO2oUfH2+3q1AhKip1sYRKjhj&#10;gHV5fVXovHYjfeCwj43gEgq5VtDG2OdShqpFq8PM9UjsfTtvdWTpG1l7PXK5NXKeJEtpdUd8odU9&#10;PrdY/exPVoHbdWez8Y/b4R2zw9suJuO0fFHq9mbaPIGIOMW/MFzwGR1KZjq6E9VBGNaLRcZRBSmP&#10;i59mvBwVzNMHkGUh/z9Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA9eVvMRAIAAOME&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDavhST3QAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAJ4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FB2E5D" w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B98622" w14:textId="77777777" w:rsidR="00FB2E5D" w:rsidRPr="007922E5" w:rsidRDefault="00FB2E5D" w:rsidP="007F423C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26696693" w14:textId="32D6AF52" w:rsidR="00303F7D" w:rsidRPr="007922E5" w:rsidRDefault="00D81402" w:rsidP="007F423C">
       <w:pPr>
         <w:rPr>
@@ -5732,51 +5603,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="05F74C0A" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:59.35pt;margin-top:4pt;width:12pt;height:9.85pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQAr&#10;ikmY2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNMINSGNU1UITiAq&#10;Coce3XhJIux1FLtJ+vZsT/T4aUbzU25mZ8WIQ+g8KVguEhBItTcdNQq+v14fchAhajLaekIFZwyw&#10;qW5vSl0YP9EnjvvYCA6hUGgFbYx9IWWoW3Q6LHyPxNqPH5yOjEMjzaAnDndWpkmykk53xA2t7vG5&#10;xfp3f3IK/K472+3w9DG+Y3Z428VkmlcvSt3fzds1iIhz/DfDZT5Ph4o3Hf2JTBCWeZlnbFWQ86WL&#10;/pgyHxWkWQayKuX1geoPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPXlbzEQCAADjBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAK4pJmNsAAAAI&#10;AQAADwAAAAAAAAAAAAAAAACeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="10D3986D" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:59.35pt;margin-top:4pt;width:12pt;height:9.85pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQAr&#10;ikmY2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNMINSGNU1UITiAq&#10;Coce3XhJIux1FLtJ+vZsT/T4aUbzU25mZ8WIQ+g8KVguEhBItTcdNQq+v14fchAhajLaekIFZwyw&#10;qW5vSl0YP9EnjvvYCA6hUGgFbYx9IWWoW3Q6LHyPxNqPH5yOjEMjzaAnDndWpkmykk53xA2t7vG5&#10;xfp3f3IK/K472+3w9DG+Y3Z428VkmlcvSt3fzds1iIhz/DfDZT5Ph4o3Hf2JTBCWeZlnbFWQ86WL&#10;/pgyHxWkWQayKuX1geoPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPXlbzEQCAADjBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAK4pJmNsAAAAI&#10;AQAADwAAAAAAAAAAAAAAAACeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007F423C" w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Si</w:t>
       </w:r>
       <w:r w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32ADBEC7" w14:textId="63FDD5B5" w:rsidR="007F423C" w:rsidRPr="007922E5" w:rsidRDefault="00303F7D" w:rsidP="00303F7D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
@@ -5838,51 +5709,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="615658F8" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:59.35pt;margin-top:3.95pt;width:12pt;height:9.85pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQBp&#10;q+9C3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMIJW0ap6oQnEBU&#10;FA49uvGSRMTryHaT9O/ZnuD4NKPZt+V2tr0Y0YfOkYLlIgGBVDvTUaPg6/PlYQUiRE1G945QwQUD&#10;bKvbm1IXxk30geMhNoJHKBRaQRvjUEgZ6hatDgs3IHH27bzVkdE30ng98bjtZZokmbS6I77Q6gGf&#10;Wqx/DmerwO27S7/z6/fxDfPj6z4m05w9K3V/N+82ICLO8a8MV31Wh4qdTu5MJoieebnKuaogX4O4&#10;5o8p80lBmmcgq1L+f6D6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD15W8xEAgAA4wQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGmr70LcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="705F36D8" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:59.35pt;margin-top:3.95pt;width:12pt;height:9.85pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQBp&#10;q+9C3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMIJW0ap6oQnEBU&#10;FA49uvGSRMTryHaT9O/ZnuD4NKPZt+V2tr0Y0YfOkYLlIgGBVDvTUaPg6/PlYQUiRE1G945QwQUD&#10;bKvbm1IXxk30geMhNoJHKBRaQRvjUEgZ6hatDgs3IHH27bzVkdE30ng98bjtZZokmbS6I77Q6gGf&#10;Wqx/DmerwO27S7/z6/fxDfPj6z4m05w9K3V/N+82ICLO8a8MV31Wh4qdTu5MJoieebnKuaogX4O4&#10;5o8p80lBmmcgq1L+f6D6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD15W8xEAgAA4wQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGmr70LcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007F423C" w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246A84F6" w14:textId="39215A14" w:rsidR="00303F7D" w:rsidRPr="007922E5" w:rsidRDefault="00FF6030" w:rsidP="00303F7D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -5987,51 +5858,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6D16EB7D" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:59.4pt;margin-top:.6pt;width:12pt;height:9.85pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQCT&#10;xOcL3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLFmFxtY1nSYEJxAT&#10;gwPHrPHaisSpmqzt3h7vxG7+9Fu/PxebyTsxYB/bQBrmMwUCqQq2pVrD99frwxJETIascYFQwxkj&#10;bMrbm8LkNoz0icM+1YJLKOZGQ5NSl0sZqwa9ibPQIXF2DL03ibGvpe3NyOXeyUyphfSmJb7QmA6f&#10;G6x+9yevIezas9v2q4/hHZ9+3nZJjdPiRev7u2m7BpFwSv/LcNFndSjZ6RBOZKNwzPMlqyceMhCX&#10;/DFjPmjI1ApkWcjrB8o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD15W8xEAgAA4wQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJPE5wvcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="199C4294" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:59.4pt;margin-top:.6pt;width:12pt;height:9.85pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQCT&#10;xOcL3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLFmFxtY1nSYEJxAT&#10;gwPHrPHaisSpmqzt3h7vxG7+9Fu/PxebyTsxYB/bQBrmMwUCqQq2pVrD99frwxJETIascYFQwxkj&#10;bMrbm8LkNoz0icM+1YJLKOZGQ5NSl0sZqwa9ibPQIXF2DL03ibGvpe3NyOXeyUyphfSmJb7QmA6f&#10;G6x+9yevIezas9v2q4/hHZ9+3nZJjdPiRev7u2m7BpFwSv/LcNFndSjZ6RBOZKNwzPMlqyceMhCX&#10;/DFjPmjI1ApkWcjrB8o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD15W8xEAgAA4wQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJPE5wvcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Si </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAA234F" w14:textId="4D5354BE" w:rsidR="00303F7D" w:rsidRPr="007922E5" w:rsidRDefault="00303F7D" w:rsidP="00303F7D">
       <w:pPr>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007922E5">
         <w:rPr>
@@ -6081,51 +5952,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0D79F8B7" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:59.4pt;margin-top:.55pt;width:12pt;height:9.85pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQA1&#10;P+W42wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLFmFRilNpwnBCcTE&#10;4MAxa0xbkThVk7Xd2+Oe4OZPv/X7c7mdvRMjDrELpGG9UiCQ6mA7ajR8fjzf5CBiMmSNC4Qazhhh&#10;W11elKawYaJ3HA+pEVxCsTAa2pT6QspYt+hNXIUeibPvMHiTGIdG2sFMXO6dzJTaSG864gut6fGx&#10;xfrncPIawr47u91w/za+4t3Xyz6pad48aX19Ne8eQCSc098yLPqsDhU7HcOJbBSOeZ2zeloGEEt+&#10;mzEfNWQqB1mV8v8D1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPXlbzEQCAADjBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANT/luNsAAAAI&#10;AQAADwAAAAAAAAAAAAAAAACeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="691DF5B9" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:59.4pt;margin-top:.55pt;width:12pt;height:9.85pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQA1&#10;P+W42wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLFmFRilNpwnBCcTE&#10;4MAxa0xbkThVk7Xd2+Oe4OZPv/X7c7mdvRMjDrELpGG9UiCQ6mA7ajR8fjzf5CBiMmSNC4Qazhhh&#10;W11elKawYaJ3HA+pEVxCsTAa2pT6QspYt+hNXIUeibPvMHiTGIdG2sFMXO6dzJTaSG864gut6fGx&#10;xfrncPIawr47u91w/za+4t3Xyz6pad48aX19Ne8eQCSc098yLPqsDhU7HcOJbBSOeZ2zeloGEEt+&#10;mzEfNWQqB1mV8v8D1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPXlbzEQCAADjBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANT/luNsAAAAI&#10;AQAADwAAAAAAAAAAAAAAAACeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62AEA242" w14:textId="77777777" w:rsidR="00303F7D" w:rsidRPr="007922E5" w:rsidRDefault="00303F7D" w:rsidP="00303F7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5249E627" w14:textId="77777777" w:rsidR="00303F7D" w:rsidRPr="007922E5" w:rsidRDefault="00303F7D" w:rsidP="00303F7D">
       <w:pPr>
@@ -6471,51 +6342,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="121627F4" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:59.4pt;margin-top:.6pt;width:12pt;height:9.85pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQCT&#10;xOcL3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLFmFxtY1nSYEJxAT&#10;gwPHrPHaisSpmqzt3h7vxG7+9Fu/PxebyTsxYB/bQBrmMwUCqQq2pVrD99frwxJETIascYFQwxkj&#10;bMrbm8LkNoz0icM+1YJLKOZGQ5NSl0sZqwa9ibPQIXF2DL03ibGvpe3NyOXeyUyphfSmJb7QmA6f&#10;G6x+9yevIezas9v2q4/hHZ9+3nZJjdPiRev7u2m7BpFwSv/LcNFndSjZ6RBOZKNwzPMlqyceMhCX&#10;/DFjPmjI1ApkWcjrB8o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD15W8xEAgAA4wQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJPE5wvcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="06933C54" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:59.4pt;margin-top:.6pt;width:12pt;height:9.85pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQCT&#10;xOcL3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLFmFxtY1nSYEJxAT&#10;gwPHrPHaisSpmqzt3h7vxG7+9Fu/PxebyTsxYB/bQBrmMwUCqQq2pVrD99frwxJETIascYFQwxkj&#10;bMrbm8LkNoz0icM+1YJLKOZGQ5NSl0sZqwa9ibPQIXF2DL03ibGvpe3NyOXeyUyphfSmJb7QmA6f&#10;G6x+9yevIezas9v2q4/hHZ9+3nZJjdPiRev7u2m7BpFwSv/LcNFndSjZ6RBOZKNwzPMlqyceMhCX&#10;/DFjPmjI1ApkWcjrB8o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD15W8xEAgAA4wQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJPE5wvcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Si </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A3AD718" w14:textId="77777777" w:rsidR="00FF6030" w:rsidRPr="007922E5" w:rsidRDefault="00FF6030" w:rsidP="00FF6030">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -6570,51 +6441,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="57566B22" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:59.4pt;margin-top:.55pt;width:12pt;height:9.85pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQA1&#10;P+W42wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLFmFRilNpwnBCcTE&#10;4MAxa0xbkThVk7Xd2+Oe4OZPv/X7c7mdvRMjDrELpGG9UiCQ6mA7ajR8fjzf5CBiMmSNC4Qazhhh&#10;W11elKawYaJ3HA+pEVxCsTAa2pT6QspYt+hNXIUeibPvMHiTGIdG2sFMXO6dzJTaSG864gut6fGx&#10;xfrncPIawr47u91w/za+4t3Xyz6pad48aX19Ne8eQCSc098yLPqsDhU7HcOJbBSOeZ2zeloGEEt+&#10;mzEfNWQqB1mV8v8D1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPXlbzEQCAADjBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANT/luNsAAAAI&#10;AQAADwAAAAAAAAAAAAAAAACeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="764BB42F" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:59.4pt;margin-top:.55pt;width:12pt;height:9.85pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9eVvMRAIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDtNuCOkXQosOA&#10;oA2WDj0rspQYk0WNUuJkXz9KdpyiC3YYdlFIkY8Unx9zc3toDNsr9DXYkhejnDNlJVS13ZT8+/PD&#10;h0+c+SBsJQxYVfKj8vx29v7dTeumagxbMJVCRkWsn7au5NsQ3DTLvNyqRvgROGUpqAEbEcjFTVah&#10;aKl6Y7Jxnl9nLWDlEKTynm7vuyCfpfpaKxmetPYqMFNyeltIJ6ZzHc9sdiOmGxRuW8v+GeIfXtGI&#10;2lLTodS9CILtsP6jVFNLBA86jCQ0GWhdS5VmoGmK/M00q61wKs1C5Hg30OT/X1n5uF+5JRINrfNT&#10;T2ac4qCxib/0PnZIZB0HstQhMEmXxdV4khOlkkLF+CqfXEcyszPYoQ9fFDQsGiVH+haJIrFf+NCl&#10;nlIId26frHA0Kr7A2G9Ks7qihuOETspQdwbZXtA3rX4UfduUGSG6NmYAFZdAJpxAfW6EqaSWAZhf&#10;Ap67DdmpI9gwAJvaAv4drLv809TdrHHsNVTHJTKETqfeyYeayFsIH5YCSZjENy1beKJDG2hLDr3F&#10;2Rbw16X7mE96oShnLQm95P7nTqDizHy1pKTPxWQSNyM5k6uPY3LwdWT9OmJ3zR0Q7wWttZPJjPnB&#10;nEyN0LzQTs5jVwoJK6l3yWXAk3MXugWkrZZqPk9ptA1OhIVdORmLR1ajOJ4PLwJdr6BA0nuE01KI&#10;6RshdbkRaWG+C6DrpLIzrz3ftElJp/3Wx1V97aes83/T7DcAAAD//wMAUEsDBBQABgAIAAAAIQA1&#10;P+W42wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLFmFRilNpwnBCcTE&#10;4MAxa0xbkThVk7Xd2+Oe4OZPv/X7c7mdvRMjDrELpGG9UiCQ6mA7ajR8fjzf5CBiMmSNC4Qazhhh&#10;W11elKawYaJ3HA+pEVxCsTAa2pT6QspYt+hNXIUeibPvMHiTGIdG2sFMXO6dzJTaSG864gut6fGx&#10;xfrncPIawr47u91w/za+4t3Xyz6pad48aX19Ne8eQCSc098yLPqsDhU7HcOJbBSOeZ2zeloGEEt+&#10;mzEfNWQqB1mV8v8D1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPXlbzEQCAADjBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANT/luNsAAAAI&#10;AQAADwAAAAAAAAAAAAAAAACeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007922E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F445A8" w14:textId="77777777" w:rsidR="00FF6030" w:rsidRPr="007922E5" w:rsidRDefault="00FF6030" w:rsidP="007F423C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3789223E" w14:textId="77777777" w:rsidR="007F423C" w:rsidRPr="007922E5" w:rsidRDefault="007F423C" w:rsidP="007F423C">
       <w:pPr>
         <w:rPr>
@@ -6818,268 +6689,260 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28A9DE6E" w14:textId="77777777" w:rsidR="00FF6030" w:rsidRPr="007922E5" w:rsidRDefault="00FF6030">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FF6030" w:rsidRPr="007922E5" w:rsidSect="00AC22B5">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1985" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47A4F6AA" w14:textId="77777777" w:rsidR="00423479" w:rsidRDefault="00423479">
+    <w:p w14:paraId="6CF3C509" w14:textId="77777777" w:rsidR="00706AB3" w:rsidRDefault="00706AB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F3F8CD4" w14:textId="77777777" w:rsidR="00423479" w:rsidRDefault="00423479">
+    <w:p w14:paraId="0E4B2254" w14:textId="77777777" w:rsidR="00706AB3" w:rsidRDefault="00706AB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39E48C8F" w14:textId="77777777" w:rsidR="00654B85" w:rsidRDefault="00654B85">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3277FCBA" w14:textId="77777777" w:rsidR="00654B85" w:rsidRDefault="00654B85">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38B5747A" w14:textId="77777777" w:rsidR="00654B85" w:rsidRDefault="00654B85">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="329DD757" w14:textId="77777777" w:rsidR="00423479" w:rsidRDefault="00423479">
+    <w:p w14:paraId="2528BF9C" w14:textId="77777777" w:rsidR="00706AB3" w:rsidRDefault="00706AB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7928355C" w14:textId="77777777" w:rsidR="00423479" w:rsidRDefault="00423479">
+    <w:p w14:paraId="165A50A4" w14:textId="77777777" w:rsidR="00706AB3" w:rsidRDefault="00706AB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="022EFB4D" w14:textId="681A5DA8" w:rsidR="00D4069F" w:rsidRPr="000859C8" w:rsidRDefault="00D4069F" w:rsidP="000859C8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000859C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000859C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Se hace solicitud del número de identificación con el fin de cumplir los criterios de </w:t>
-[...19 lines deleted...]
-        <w:t>-Colciencias.</w:t>
+        <w:t xml:space="preserve"> Se hace solicitud del número de identificación con el fin de cumplir los criterios de Publindex-Colciencias.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="3EE06965" w14:textId="5D645A67" w:rsidR="001D1C45" w:rsidRPr="000859C8" w:rsidRDefault="001D1C45" w:rsidP="000859C8">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000859C8">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000859C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00080BCC" w:rsidRPr="000859C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Es la aplicación donde se registran las hojas de viuda de las personas registradas en la plataforma </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Es la aplicación donde se registran las hojas de viuda de las personas registradas en la plataforma ScienTI. </w:t>
       </w:r>
       <w:r w:rsidR="00080BCC" w:rsidRPr="000859C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Se sugiere crearlo si aún no lo tiene. Puede obtenerse gratuitamente a través de la página </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="000859C8" w:rsidRPr="000859C8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://scienti.minciencias.gov.co/cvlac/Login/pre_s_login.do</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000859C8" w:rsidRPr="000859C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -7161,142 +7024,189 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000859C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000859C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001A0859">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nacionalida</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000859C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08164D47" w14:textId="77777777" w:rsidR="0006473B" w:rsidRDefault="009E5C04">
+  <w:p w14:paraId="146DE032" w14:textId="77777777" w:rsidR="00654B85" w:rsidRDefault="00654B85">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08164D47" w14:textId="5C3AD46F" w:rsidR="0006473B" w:rsidRDefault="009E5C04">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00654B85">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3E727ACB" wp14:editId="48DD8AC6">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3E727ACB" wp14:editId="48DD8AC6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-1070403</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-439847</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7874246" cy="10189834"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1626544785" name="image1.jpg"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7874246" cy="10189834"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00654B85" w:rsidRPr="00654B85">
+      <w:rPr>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>FVTRT005</w:t>
+    </w:r>
+    <w:r w:rsidR="00654B85" w:rsidRPr="00654B85">
+      <w:rPr>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>Rev.0</w:t>
+    </w:r>
+    <w:r w:rsidR="00654B85" w:rsidRPr="00654B85">
+      <w:rPr>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>2025.12.06</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B48B9B7" w14:textId="77777777" w:rsidR="00654B85" w:rsidRDefault="00654B85">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06523504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2024461A"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -8502,217 +8412,227 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1939942701">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1136215383">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="124395971">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1933663738">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1724139715">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1318848187">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0006473B"/>
     <w:rsid w:val="00003422"/>
     <w:rsid w:val="0006473B"/>
     <w:rsid w:val="00080BCC"/>
     <w:rsid w:val="000859C8"/>
     <w:rsid w:val="00093355"/>
     <w:rsid w:val="000B3FA2"/>
     <w:rsid w:val="000E0D30"/>
     <w:rsid w:val="00115DB4"/>
     <w:rsid w:val="001255C1"/>
     <w:rsid w:val="00143E03"/>
     <w:rsid w:val="00185846"/>
     <w:rsid w:val="00197E68"/>
     <w:rsid w:val="001A0859"/>
     <w:rsid w:val="001B2E06"/>
     <w:rsid w:val="001D1C45"/>
     <w:rsid w:val="001F0CAC"/>
     <w:rsid w:val="00202E35"/>
     <w:rsid w:val="00207EA8"/>
     <w:rsid w:val="002223D5"/>
     <w:rsid w:val="00222DD4"/>
     <w:rsid w:val="00225176"/>
+    <w:rsid w:val="00240984"/>
     <w:rsid w:val="0025072D"/>
     <w:rsid w:val="002574A6"/>
     <w:rsid w:val="002E259C"/>
     <w:rsid w:val="002F272A"/>
     <w:rsid w:val="00303F7D"/>
     <w:rsid w:val="00373A5C"/>
     <w:rsid w:val="00394E02"/>
     <w:rsid w:val="003A0BA0"/>
     <w:rsid w:val="003B4FCF"/>
     <w:rsid w:val="003D0165"/>
     <w:rsid w:val="004109F7"/>
     <w:rsid w:val="00423479"/>
     <w:rsid w:val="00424AE3"/>
     <w:rsid w:val="0045209D"/>
     <w:rsid w:val="004544E0"/>
     <w:rsid w:val="004F1D34"/>
     <w:rsid w:val="005122B9"/>
     <w:rsid w:val="00537F41"/>
     <w:rsid w:val="00541205"/>
     <w:rsid w:val="005423F8"/>
     <w:rsid w:val="00543F12"/>
     <w:rsid w:val="00562229"/>
     <w:rsid w:val="005D10F0"/>
     <w:rsid w:val="005F503A"/>
     <w:rsid w:val="00614AC8"/>
     <w:rsid w:val="00640E3F"/>
+    <w:rsid w:val="00654B85"/>
     <w:rsid w:val="00675996"/>
     <w:rsid w:val="0068585A"/>
     <w:rsid w:val="006C494A"/>
     <w:rsid w:val="006D0B39"/>
     <w:rsid w:val="006D0E8A"/>
+    <w:rsid w:val="00706AB3"/>
     <w:rsid w:val="00742516"/>
     <w:rsid w:val="007468E8"/>
+    <w:rsid w:val="00755686"/>
     <w:rsid w:val="007748F4"/>
     <w:rsid w:val="007922E5"/>
     <w:rsid w:val="007D4DC9"/>
     <w:rsid w:val="007F423C"/>
     <w:rsid w:val="0083414B"/>
+    <w:rsid w:val="008411C8"/>
     <w:rsid w:val="00841978"/>
     <w:rsid w:val="008C04B7"/>
     <w:rsid w:val="008C2E45"/>
     <w:rsid w:val="008C77ED"/>
     <w:rsid w:val="008F7C18"/>
     <w:rsid w:val="00921069"/>
     <w:rsid w:val="00933075"/>
     <w:rsid w:val="00954F1B"/>
     <w:rsid w:val="00967616"/>
     <w:rsid w:val="00974E0D"/>
     <w:rsid w:val="00975EDA"/>
     <w:rsid w:val="009A0077"/>
     <w:rsid w:val="009E5C04"/>
     <w:rsid w:val="00A30CA3"/>
     <w:rsid w:val="00A507BD"/>
     <w:rsid w:val="00A5565D"/>
     <w:rsid w:val="00A679CE"/>
     <w:rsid w:val="00A74C5B"/>
     <w:rsid w:val="00A80BE9"/>
     <w:rsid w:val="00A817B6"/>
     <w:rsid w:val="00A905E9"/>
     <w:rsid w:val="00AA7F90"/>
     <w:rsid w:val="00AC0913"/>
     <w:rsid w:val="00AC22B5"/>
     <w:rsid w:val="00B02FF9"/>
     <w:rsid w:val="00B20D6B"/>
     <w:rsid w:val="00B33772"/>
     <w:rsid w:val="00B4771B"/>
     <w:rsid w:val="00B674BD"/>
     <w:rsid w:val="00B704D8"/>
     <w:rsid w:val="00BC15FF"/>
     <w:rsid w:val="00BF42EE"/>
     <w:rsid w:val="00C21402"/>
     <w:rsid w:val="00C379A2"/>
     <w:rsid w:val="00C438CF"/>
     <w:rsid w:val="00C96E89"/>
     <w:rsid w:val="00CA16C2"/>
     <w:rsid w:val="00CA4DF6"/>
     <w:rsid w:val="00CC355D"/>
     <w:rsid w:val="00CD1AE8"/>
     <w:rsid w:val="00D1510F"/>
     <w:rsid w:val="00D21D0F"/>
     <w:rsid w:val="00D35F9F"/>
     <w:rsid w:val="00D4069F"/>
+    <w:rsid w:val="00D51213"/>
     <w:rsid w:val="00D61F7B"/>
     <w:rsid w:val="00D778E6"/>
     <w:rsid w:val="00D81402"/>
     <w:rsid w:val="00D82D74"/>
     <w:rsid w:val="00D9206F"/>
     <w:rsid w:val="00DB6A61"/>
     <w:rsid w:val="00DC2554"/>
     <w:rsid w:val="00DD27B6"/>
+    <w:rsid w:val="00E36DB4"/>
     <w:rsid w:val="00EB24E9"/>
     <w:rsid w:val="00EC5FFF"/>
     <w:rsid w:val="00ED3E6A"/>
+    <w:rsid w:val="00ED7D7D"/>
     <w:rsid w:val="00EE28C9"/>
     <w:rsid w:val="00F24585"/>
     <w:rsid w:val="00F54783"/>
     <w:rsid w:val="00F734FE"/>
     <w:rsid w:val="00F8121C"/>
     <w:rsid w:val="00F91AA7"/>
     <w:rsid w:val="00FB2E5D"/>
     <w:rsid w:val="00FC5592"/>
     <w:rsid w:val="00FD0231"/>
     <w:rsid w:val="00FF3E01"/>
     <w:rsid w:val="00FF6030"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="029B9459"/>
   <w15:docId w15:val="{08411932-BC53-4A79-9AE0-3AE195B24573}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -9461,58 +9381,58 @@
     <w:rsid w:val="001D1C45"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000859C8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orcid.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienti.minciencias.gov.co/cvlac/Login/pre_s_login.do" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -9788,101 +9708,97 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miU4eudoiyBDqxueBZpL3Q8s4ZtQQ==">CgMxLjA4AHIhMWIyUFR1N3J3YllESEJCVEZBWThxVWhWeTNmTEgyQzJa</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100EC3E82A4B7AD4A489C8600269FD7CA18" ma:contentTypeVersion="20" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="efd40ec2be5ac709394c9454e28a5c55">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7b8a0d6e-50d7-4031-8195-ea6f30b01806" xmlns:ns3="16d94fb3-1faf-4918-8ba3-ccd952d6a0ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf5b372f83b2b56ac99875f24fedcb97" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100EC3E82A4B7AD4A489C8600269FD7CA18" ma:contentTypeVersion="21" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="f66608ed23a55587cde41aa7ac2cda95">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7b8a0d6e-50d7-4031-8195-ea6f30b01806" xmlns:ns3="16d94fb3-1faf-4918-8ba3-ccd952d6a0ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b7853a7b0dd10c3a36eb23846e02fcf3" ns2:_="" ns3:_="">
     <xsd:import namespace="7b8a0d6e-50d7-4031-8195-ea6f30b01806"/>
     <xsd:import namespace="16d94fb3-1faf-4918-8ba3-ccd952d6a0ed"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7b8a0d6e-50d7-4031-8195-ea6f30b01806" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -9966,50 +9882,55 @@
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="22" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -10067,119 +9988,109 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-[...1 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7b8a0d6e-50d7-4031-8195-ea6f30b01806" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="16d94fb3-1faf-4918-8ba3-ccd952d6a0ed">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FE2CFE2-696E-49B2-996E-C4615A33BD72}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85AD3A6C-A8DA-4741-983C-247D4F52AEFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAC2AD43-6FE5-4053-B00B-295DA4460649}">
-[...28 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4449A5B7-F040-490E-861F-519982304791}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAC2AD43-6FE5-4053-B00B-295DA4460649}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5f49907f-edf5-4f07-93e9-245ee7a24c2b"/>
+    <ds:schemaRef ds:uri="d1752819-61dc-4067-88e2-c6c0fa703c8a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>920</Words>
   <Characters>5061</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5970</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Juan Ricardo Mendoza Plazas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">