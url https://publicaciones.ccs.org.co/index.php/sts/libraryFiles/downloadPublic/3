--- v0 (2026-04-08)
+++ v1 (2026-05-24)
@@ -1,42 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="62A375DF" w14:textId="6EA025B0" w:rsidR="00454599" w:rsidRPr="009F2AB7" w:rsidRDefault="007D5AC0" w:rsidP="00AD1A58">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
@@ -691,75 +696,90 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Autorizamos la publicación del artículo a nivel nacional o internacional en diferentes bases de datos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0162635F" w14:textId="77777777" w:rsidR="003E681C" w:rsidRPr="009F2AB7" w:rsidRDefault="003E681C" w:rsidP="00AD1A58">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42A44092" w14:textId="63AD25B0" w:rsidR="009D748A" w:rsidRPr="009F2AB7" w:rsidRDefault="009D748A" w:rsidP="00AD1A58">
+    <w:p w14:paraId="42A44092" w14:textId="63AD25B0" w:rsidR="009D748A" w:rsidRDefault="009D748A" w:rsidP="00AD1A58">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Finalmente, declaramos que la autoría se basó en cuatro criterios: 1) contribución sustancial a la concepción o diseño del artículo o a la adquisición, análisis o interpretación de los datos 2) participación en el diseño del trabajo de investigación o en la revisión crítica de su contenido intelectual 3) aprobación de la versión final del manuscrito enviado 4) capacidad de responder por las cuestiones relacionadas con la exactitud o integridad de cualquier parte del trabajo.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3C3E747A" w14:textId="77777777" w:rsidR="00AD5FA1" w:rsidRPr="009F2AB7" w:rsidRDefault="00AD5FA1" w:rsidP="00AD1A58">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="69CC9C2D" w14:textId="77777777" w:rsidR="00596E82" w:rsidRPr="009F2AB7" w:rsidRDefault="00596E82" w:rsidP="00AD1A58">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DF2D313" w14:textId="77777777" w:rsidR="00AD1A58" w:rsidRPr="009F2AB7" w:rsidRDefault="00AD1A58" w:rsidP="00AD1A58">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AEE3D3D" w14:textId="77777777" w:rsidR="00AD1A58" w:rsidRPr="009F2AB7" w:rsidRDefault="00AD1A58" w:rsidP="00AD1A58">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40D8B887" w14:textId="428ED02F" w:rsidR="00596E82" w:rsidRPr="009F2AB7" w:rsidRDefault="00596E82" w:rsidP="00AD1A58">
@@ -1306,71 +1326,57 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F0AE97C" w14:textId="7E803FD7" w:rsidR="00136192" w:rsidRPr="009F2AB7" w:rsidRDefault="00136192" w:rsidP="00F637C0">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Especifique si el informe del proyecto que dio origen al manuscrito o alguna versión </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">del </w:t>
+        <w:t xml:space="preserve">Especifique si el informe del proyecto que dio origen al manuscrito o alguna versión del </w:t>
       </w:r>
       <w:r w:rsidR="00DD5116" w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>mismo</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">mismo </w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ha sido depositado en algún repositorio</w:t>
       </w:r>
       <w:r w:rsidR="00CF2098" w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> y relacione el </w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>enlace:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B156070" w14:textId="7FAE77F2" w:rsidR="00136192" w:rsidRPr="009F2AB7" w:rsidRDefault="00CF2098" w:rsidP="00CF2098">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1545,58 +1551,58 @@
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>manuscrito</w:t>
       </w:r>
       <w:r w:rsidR="00136192" w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7053BD2F" w14:textId="4F50D091" w:rsidR="007D2E93" w:rsidRPr="009F2AB7" w:rsidRDefault="007D2E93" w:rsidP="007D2E93">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+        <w:t>________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>_______________________________________________________________________________________________</w:t>
+        <w:t>_______________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F3A834" w14:textId="4C417045" w:rsidR="007D2E93" w:rsidRPr="009F2AB7" w:rsidRDefault="007D2E93" w:rsidP="007D2E93">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5061A546" w14:textId="77777777" w:rsidR="00136192" w:rsidRPr="009F2AB7" w:rsidRDefault="00136192" w:rsidP="00136192">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D0E3DEE" w14:textId="77777777" w:rsidR="00136192" w:rsidRPr="009F2AB7" w:rsidRDefault="00136192" w:rsidP="00136192">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1849,139 +1855,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>País</w:t>
       </w:r>
       <w:r w:rsidR="002D51B4" w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - ciudad</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="79798F9C" w14:textId="5D9D7D5B" w:rsidR="002D51B4" w:rsidRPr="009F2AB7" w:rsidRDefault="002D51B4" w:rsidP="00136192">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-        <w:t>colombianos)</w:t>
+      <w:r w:rsidRPr="009F2AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cvlac (Para el caso de autores colombianos)</w:t>
       </w:r>
       <w:r w:rsidR="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="351F740E" w14:textId="206D602F" w:rsidR="00136192" w:rsidRPr="009F2AB7" w:rsidRDefault="00136192" w:rsidP="00136192">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identificador ORCID</w:t>
       </w:r>
       <w:r w:rsidR="00973DE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE3E1AF" w14:textId="62EF26A2" w:rsidR="00136192" w:rsidRPr="009F2AB7" w:rsidRDefault="00136192" w:rsidP="00136192">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Perfil en Google </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">Perfil en Google Scholar (H-Index) </w:t>
       </w:r>
       <w:r w:rsidR="002D5A74" w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(opcional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A9B932" w14:textId="77777777" w:rsidR="00136192" w:rsidRPr="009F2AB7" w:rsidRDefault="00136192" w:rsidP="00136192">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Correo electrónico institucional y/o personal más utilizado</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2197,225 +2159,175 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>País - ciudad</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F87806E" w14:textId="7856F687" w:rsidR="009F2AB7" w:rsidRPr="009F2AB7" w:rsidRDefault="009F2AB7" w:rsidP="009F2AB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (Para el caso de autores colombianos)</w:t>
+      <w:r w:rsidRPr="009F2AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cvlac (Para el caso de autores colombianos)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> *</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BBC32B5" w14:textId="4665D8C7" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identificador ORCID</w:t>
       </w:r>
       <w:r w:rsidR="00973DE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF24A2D" w14:textId="77777777" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Perfil en Google </w:t>
-[...27 lines deleted...]
-        <w:t>) (opcional)</w:t>
+        <w:t>Perfil en Google Scholar (H-Index) (opcional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5314AD70" w14:textId="77777777" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Correo electrónico institucional y/o personal más utilizado</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4E7CB9" w14:textId="77777777" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Áreas de interés y/o experticia</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D13B9A5" w14:textId="1CDFA136" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Información adicional (</w:t>
-[...6 lines deleted...]
-        <w:t>O</w:t>
+        <w:t>Información adicional (O</w:t>
       </w:r>
       <w:r w:rsidR="00DD5116" w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pcional</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">pcional) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C5D31F" w14:textId="77777777" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Hoja de vida académica en la web</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4841208E" w14:textId="77777777" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Declare la contribución al presente manuscrito según los criterios de autoría</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2546,139 +2458,95 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>País - ciudad</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EC7B4E" w14:textId="77777777" w:rsidR="009F2AB7" w:rsidRPr="009F2AB7" w:rsidRDefault="009F2AB7" w:rsidP="009F2AB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-        <w:t>colombianos)</w:t>
+      <w:r w:rsidRPr="009F2AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cvlac (Para el caso de autores colombianos)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6BEBFE10" w14:textId="214E1835" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identificador ORCID</w:t>
       </w:r>
       <w:r w:rsidR="004D4545">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577EA7AB" w14:textId="77777777" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Perfil en Google </w:t>
-[...27 lines deleted...]
-        <w:t>) (opcional)</w:t>
+        <w:t>Perfil en Google Scholar (H-Index) (opcional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F32EB4" w14:textId="77777777" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Correo electrónico institucional y/o personal más utilizado</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C537239" w14:textId="77777777" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -2902,139 +2770,95 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>País - ciudad</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="777B2364" w14:textId="77777777" w:rsidR="009F2AB7" w:rsidRPr="009F2AB7" w:rsidRDefault="009F2AB7" w:rsidP="009F2AB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-        <w:t>colombianos)</w:t>
+      <w:r w:rsidRPr="009F2AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cvlac (Para el caso de autores colombianos)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6C62ACC2" w14:textId="3C255B7B" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identificador ORCID</w:t>
       </w:r>
       <w:r w:rsidR="004D4545">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208A92BA" w14:textId="77777777" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Perfil en Google </w:t>
-[...27 lines deleted...]
-        <w:t>) (opcional)</w:t>
+        <w:t>Perfil en Google Scholar (H-Index) (opcional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2BB3F8" w14:textId="77777777" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Correo electrónico institucional y/o personal más utilizado</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA43F75" w14:textId="77777777" w:rsidR="0042669F" w:rsidRPr="009F2AB7" w:rsidRDefault="0042669F" w:rsidP="0042669F">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -3180,218 +3004,302 @@
     <w:p w14:paraId="627753AB" w14:textId="77777777" w:rsidR="00A81F75" w:rsidRPr="009F2AB7" w:rsidRDefault="00A81F75" w:rsidP="00136192">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07D2F899" w14:textId="77777777" w:rsidR="00A81F75" w:rsidRPr="009F2AB7" w:rsidRDefault="00A81F75" w:rsidP="00136192">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11DCA109" w14:textId="7992ECF8" w:rsidR="00B23ED0" w:rsidRPr="009F2AB7" w:rsidRDefault="00B23ED0" w:rsidP="00136192">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B23ED0" w:rsidRPr="009F2AB7" w:rsidSect="00067AD0">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1985" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="512C6C49" w14:textId="77777777" w:rsidR="00067AD0" w:rsidRPr="001170FC" w:rsidRDefault="00067AD0" w:rsidP="00454599">
       <w:r w:rsidRPr="001170FC">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1754BDB7" w14:textId="77777777" w:rsidR="00067AD0" w:rsidRPr="001170FC" w:rsidRDefault="00067AD0" w:rsidP="00454599">
       <w:r w:rsidRPr="001170FC">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DA1E18D" w14:textId="77777777" w:rsidR="00AD5FA1" w:rsidRDefault="00AD5FA1">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AC5AE32" w14:textId="77777777" w:rsidR="00AD5FA1" w:rsidRDefault="00AD5FA1">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5360610C" w14:textId="77777777" w:rsidR="00AD5FA1" w:rsidRDefault="00AD5FA1">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5E866480" w14:textId="77777777" w:rsidR="00067AD0" w:rsidRPr="001170FC" w:rsidRDefault="00067AD0" w:rsidP="00454599">
       <w:r w:rsidRPr="001170FC">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="44A6ABDC" w14:textId="77777777" w:rsidR="00067AD0" w:rsidRPr="001170FC" w:rsidRDefault="00067AD0" w:rsidP="00454599">
       <w:r w:rsidRPr="001170FC">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39D638B5" w14:textId="4886A11F" w:rsidR="00454599" w:rsidRPr="001170FC" w:rsidRDefault="00454599">
+  <w:p w14:paraId="0749B985" w14:textId="77777777" w:rsidR="00AD5FA1" w:rsidRDefault="00AD5FA1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
-    <w:r w:rsidRPr="001170FC">
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39D638B5" w14:textId="6655D88D" w:rsidR="00454599" w:rsidRPr="001170FC" w:rsidRDefault="00454599">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00A90D81">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FDFEB8A" wp14:editId="4471F032">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FDFEB8A" wp14:editId="2DDECEC1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-1070407</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-439852</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7752944" cy="10032860"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="1626544781" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1626544781" name="Imagen 1626544781"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7874246" cy="10189834"/>
+                    <a:ext cx="7752944" cy="10032860"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00A90D81" w:rsidRPr="00A90D81">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>FVTRF001</w:t>
+    </w:r>
+    <w:r w:rsidR="00A90D81" w:rsidRPr="00A90D81">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>Rev.0</w:t>
+    </w:r>
+    <w:r w:rsidR="00A90D81" w:rsidRPr="00A90D81">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>2025.12.06</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C0A921E" w14:textId="77777777" w:rsidR="00AD5FA1" w:rsidRDefault="00AD5FA1">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093D26CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB2C725C"/>
     <w:lvl w:ilvl="0" w:tplc="9DAEC584">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -3682,151 +3590,161 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1034237439">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="474373608">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1935820979">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="87"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00454599"/>
     <w:rsid w:val="00067AD0"/>
     <w:rsid w:val="000B3FA2"/>
     <w:rsid w:val="000D4752"/>
     <w:rsid w:val="000E6810"/>
     <w:rsid w:val="00104824"/>
     <w:rsid w:val="001062C7"/>
     <w:rsid w:val="001170FC"/>
     <w:rsid w:val="00136192"/>
     <w:rsid w:val="00167325"/>
     <w:rsid w:val="0021176C"/>
     <w:rsid w:val="00236D61"/>
     <w:rsid w:val="002D51B4"/>
     <w:rsid w:val="002D5A74"/>
     <w:rsid w:val="003303C6"/>
     <w:rsid w:val="00363AB4"/>
     <w:rsid w:val="00364D21"/>
     <w:rsid w:val="003E681C"/>
     <w:rsid w:val="0042669F"/>
     <w:rsid w:val="00446E50"/>
     <w:rsid w:val="00454599"/>
     <w:rsid w:val="004546BE"/>
+    <w:rsid w:val="00466647"/>
     <w:rsid w:val="004C07CA"/>
     <w:rsid w:val="004D4545"/>
     <w:rsid w:val="004D69E6"/>
     <w:rsid w:val="005122B9"/>
     <w:rsid w:val="0058148E"/>
+    <w:rsid w:val="0059093E"/>
     <w:rsid w:val="00596E82"/>
     <w:rsid w:val="00597639"/>
     <w:rsid w:val="005D6D63"/>
     <w:rsid w:val="005F54EF"/>
     <w:rsid w:val="00632B81"/>
+    <w:rsid w:val="006713B3"/>
     <w:rsid w:val="0068054E"/>
     <w:rsid w:val="0069343F"/>
     <w:rsid w:val="006A4948"/>
     <w:rsid w:val="006E3E11"/>
     <w:rsid w:val="0070429C"/>
     <w:rsid w:val="0072086C"/>
+    <w:rsid w:val="00790E02"/>
     <w:rsid w:val="007A4186"/>
     <w:rsid w:val="007B247C"/>
     <w:rsid w:val="007D2E93"/>
     <w:rsid w:val="007D504A"/>
     <w:rsid w:val="007D5AC0"/>
     <w:rsid w:val="007F2A03"/>
+    <w:rsid w:val="00816F47"/>
     <w:rsid w:val="0084452A"/>
     <w:rsid w:val="00893843"/>
     <w:rsid w:val="008E5D64"/>
     <w:rsid w:val="00973DE0"/>
+    <w:rsid w:val="00995BC9"/>
     <w:rsid w:val="009B7D8F"/>
     <w:rsid w:val="009D748A"/>
     <w:rsid w:val="009F2AB7"/>
     <w:rsid w:val="00A81F75"/>
     <w:rsid w:val="00A82498"/>
+    <w:rsid w:val="00A90D81"/>
     <w:rsid w:val="00AA4E23"/>
     <w:rsid w:val="00AC6A24"/>
     <w:rsid w:val="00AD1A58"/>
+    <w:rsid w:val="00AD5FA1"/>
     <w:rsid w:val="00B23152"/>
     <w:rsid w:val="00B23ED0"/>
     <w:rsid w:val="00B76C9B"/>
+    <w:rsid w:val="00C153B2"/>
     <w:rsid w:val="00C322FF"/>
     <w:rsid w:val="00C5725B"/>
     <w:rsid w:val="00C628B9"/>
     <w:rsid w:val="00C97606"/>
     <w:rsid w:val="00CD18D3"/>
     <w:rsid w:val="00CF2098"/>
     <w:rsid w:val="00D9206F"/>
     <w:rsid w:val="00DA01EE"/>
     <w:rsid w:val="00DD5116"/>
     <w:rsid w:val="00DE4D6D"/>
     <w:rsid w:val="00E0042D"/>
     <w:rsid w:val="00E951A5"/>
     <w:rsid w:val="00EE1CB3"/>
     <w:rsid w:val="00EE4AB6"/>
     <w:rsid w:val="00F0508E"/>
     <w:rsid w:val="00F11E8B"/>
     <w:rsid w:val="00F637C0"/>
+    <w:rsid w:val="00FA0742"/>
     <w:rsid w:val="00FB0A24"/>
     <w:rsid w:val="00FD7FBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -4412,54 +4330,54 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisin">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DD5116"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4727,86 +4645,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7b8a0d6e-50d7-4031-8195-ea6f30b01806" xmlns:ns3="16d94fb3-1faf-4918-8ba3-ccd952d6a0ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf5b372f83b2b56ac99875f24fedcb97" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100EC3E82A4B7AD4A489C8600269FD7CA18" ma:contentTypeVersion="21" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="f66608ed23a55587cde41aa7ac2cda95">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7b8a0d6e-50d7-4031-8195-ea6f30b01806" xmlns:ns3="16d94fb3-1faf-4918-8ba3-ccd952d6a0ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b7853a7b0dd10c3a36eb23846e02fcf3" ns2:_="" ns3:_="">
     <xsd:import namespace="7b8a0d6e-50d7-4031-8195-ea6f30b01806"/>
     <xsd:import namespace="16d94fb3-1faf-4918-8ba3-ccd952d6a0ed"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7b8a0d6e-50d7-4031-8195-ea6f30b01806" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -4890,50 +4800,55 @@
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="22" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -4990,121 +4905,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="16d94fb3-1faf-4918-8ba3-ccd952d6a0ed">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="7b8a0d6e-50d7-4031-8195-ea6f30b01806" xsi:nil="true"/>
     <SharedWithUsers xmlns="7b8a0d6e-50d7-4031-8195-ea6f30b01806">
       <UserInfo>
         <DisplayName>Soporte GTI</DisplayName>
         <AccountId>29</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E4B4DDE-3511-4E25-BF9D-BA9EF0020B1A}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E600828-45E1-4619-81CF-4D51EEB96869}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B083C8C5-1B95-4F1D-9181-A0D2FAB705CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="16d94fb3-1faf-4918-8ba3-ccd952d6a0ed"/>
     <ds:schemaRef ds:uri="7b8a0d6e-50d7-4031-8195-ea6f30b01806"/>
+    <ds:schemaRef ds:uri="d1752819-61dc-4067-88e2-c6c0fa703c8a"/>
+    <ds:schemaRef ds:uri="5f49907f-edf5-4f07-93e9-245ee7a24c2b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-  <Words>1199</Words>
+  <Pages>7</Pages>
+  <Words>1200</Words>
   <Characters>6600</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7784</CharactersWithSpaces>
+  <CharactersWithSpaces>7785</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Juan Ricardo Mendoza Plazas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EC3E82A4B7AD4A489C8600269FD7CA18</vt:lpwstr>
   </property>